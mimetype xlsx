--- v0 (2026-07-02)
+++ v1 (2026-10-29)
@@ -163,66 +163,66 @@
 </t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>Skills, Value chains</t>
   </si>
   <si>
     <t>Resilience, Green transition</t>
   </si>
   <si>
     <t>Business services, Networking</t>
   </si>
   <si>
     <t>Energy / Industry</t>
   </si>
   <si>
     <t>Cross regional Bio Innovation Growth mega Cluster (BIG-Cluster)</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;Being established by three cluster organisations BE-Basic (the Netherlands), Catalisti (Belgium) and CLIB (Germany), the Bio Innovation Growth mega Cluster is a cross-border initiative of the &amp;quot;Smart Specialisation Initiative&amp;quot;, aiming at the transformation of an industrial mega cluster of biobased innovation growth in the Flemish (BE), NRW (DE) and Limburg (NL) region.&lt;/p&gt;
 </t>
   </si>
   <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>Green transition</t>
+  </si>
+  <si>
+    <t>Networking</t>
+  </si>
+  <si>
+    <t>Health / Local</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t>Belgium</t>
-  </si>
-[...13 lines deleted...]
-    <t>Germany</t>
   </si>
   <si>
     <t>Danube Region Strategy (Protecting the Environment)</t>
   </si>
   <si>
     <t xml:space="preserve">&lt;p&gt;The second pillar of the Danube Region Strategy focuses on the environmental protection with activities for a greener Europe by supporting water quality, addressing and preventing environmental risks, and supporting biodiversity, flora and fauna and natural landscapes. Although the strategy does not target clusters directly, it has the potential to support green transformation and reach strategic goals that are aligned with the European Green Deal objectives.&lt;/p&gt;
 </t>
   </si>
   <si>
     <t>Bosnia &amp;amp; Herzegovina</t>
   </si>
   <si>
     <t>Intelligence</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>